--- v1 (2026-03-30)
+++ v2 (2026-05-31)
@@ -16,56 +16,56 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="2" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="TOTAL TITIK" sheetId="1" r:id="rId4"/>
     <sheet name="SUDAH MARKING" sheetId="2" r:id="rId5"/>
     <sheet name="BLM MARKING" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1106">
   <si>
     <t>DAFTAR LAPORAN MARKING PENERIMA DANA HIBAH TEMPAT IBADAH</t>
   </si>
   <si>
-    <t>DI AKSES TANGGAL Monday 30th of March 2026 06:15:42 PM</t>
+    <t>DI AKSES TANGGAL Sunday 31st of May 2026 09:15:07 AM</t>
   </si>
   <si>
     <t>TAHUN 2020</t>
   </si>
   <si>
     <t>Provinsi</t>
   </si>
   <si>
     <t>JAWA TENGAH</t>
   </si>
   <si>
     <t>Kabupaten/Kota</t>
   </si>
   <si>
     <t>TEMANGGUNG</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>ID APBD</t>
   </si>
   <si>
     <t>NAMA PEMBANGUNAN</t>
   </si>
@@ -3331,53 +3331,50 @@
     <t>Mushola Arrohman</t>
   </si>
   <si>
     <t>Dsn. Wonoaji RT 7 RW 1 Ds. Dangkel Parakan</t>
   </si>
   <si>
     <t>Pembangunan Mushola Darussalam</t>
   </si>
   <si>
     <t>Jagalan RT 03 RW 04 Ds. Ngadirejo Kec. Ngadirejo</t>
   </si>
   <si>
     <t>Sarana prasanana TK Bhayangkari</t>
   </si>
   <si>
     <t>Parakan</t>
   </si>
   <si>
     <t>Rehab masjid baitul musysarof</t>
   </si>
   <si>
     <t>Dsn.krajan 2 Ds.Gowak RT.03 RW.02 Kec.pringsurat</t>
   </si>
   <si>
     <t>DAFTAR SUDAH MARKING PENERIMA DANA HIBAH TEMPAT IBADAH</t>
-  </si>
-[...1 lines deleted...]
-    <t>DI AKSES TANGGAL Monday 30th of March 2026 06:15:43 PM</t>
   </si>
   <si>
     <t>DAFTAR BELUM MELAKUKAN MARKING PENERIMA DANA HIBAH TEMPAT IBADAH</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -18779,51 +18776,51 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="J10" sqref="J10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="15" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="10" max="10" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10">
       <c r="A2" s="2" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="2" t="s">
-        <v>1105</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="B5" t="s">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="B6" t="s">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="3" t="s">
@@ -30289,56 +30286,56 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J170"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="J10" sqref="J10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="15" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="10" max="10" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10">
       <c r="A2" s="2" t="s">
-        <v>1106</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="2" t="s">
-        <v>1105</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="B5" t="s">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="B6" t="s">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="3" t="s">